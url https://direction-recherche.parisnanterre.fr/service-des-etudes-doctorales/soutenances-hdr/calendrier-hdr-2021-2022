--- v0 (2025-10-04)
+++ v1 (2026-07-25)
@@ -2,210 +2,210 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\upn.parisnanterre.fr\VDI-PROFILS$\Administratif-Data-S1\mdofundo\Desktop\Modéles\HDR\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\upn.parisnanterre.fr\VDI-PROFILS$\Administratif-Data-S1\mdofundo\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="47">
   <si>
     <t>Mois /Année</t>
   </si>
   <si>
     <t>Date limite de dépôt dossier de candidature HDR</t>
   </si>
   <si>
     <t xml:space="preserve">Date limite d'envoi des rapports et de l'avis de la CCD </t>
   </si>
   <si>
     <t>Présentation au Bureau de la Commission Recherche</t>
   </si>
   <si>
     <t>Présentation à la Commission Recherche</t>
   </si>
   <si>
     <t>Soutenance possible à partir du</t>
   </si>
   <si>
-    <t>Calendrier pour HDR 2025-2026</t>
-[...119 lines deleted...]
-    <t>lundi 2 février 2026</t>
+    <t>lundi 21 septembre 2026</t>
+  </si>
+  <si>
+    <t>lundi 5 octobre 2026</t>
+  </si>
+  <si>
+    <t>lundi 24 août 2026</t>
+  </si>
+  <si>
+    <t>septembre - octobre 2026</t>
+  </si>
+  <si>
+    <t>lundi 14 septembre 2026</t>
+  </si>
+  <si>
+    <t>lundi 19 octobre 2026</t>
+  </si>
+  <si>
+    <t>Calendrier pour HDR 2026-2027</t>
+  </si>
+  <si>
+    <t>octobre - novembre 2026</t>
+  </si>
+  <si>
+    <t>lundi 2 novembre 2026</t>
+  </si>
+  <si>
+    <t>lundi 28 septembre 2026</t>
+  </si>
+  <si>
+    <t>lundi 12 octobre 2026</t>
+  </si>
+  <si>
+    <t>lundi 16 novembre 2026</t>
+  </si>
+  <si>
+    <t>novembre - décembre 2026</t>
+  </si>
+  <si>
+    <t>lundi 23 novembre 2026</t>
+  </si>
+  <si>
+    <t>lundi 7 décembre 2026</t>
+  </si>
+  <si>
+    <t>janvier - février 2027</t>
+  </si>
+  <si>
+    <t>lundi 30 novembre 2026</t>
+  </si>
+  <si>
+    <t>lundi 11 janvier 2027</t>
+  </si>
+  <si>
+    <t>lundi 18 janvier 2027</t>
+  </si>
+  <si>
+    <t>lundi 1er février 2027</t>
+  </si>
+  <si>
+    <t>lundi 14 décembre 2026</t>
+  </si>
+  <si>
+    <t>mars - avril 2027</t>
+  </si>
+  <si>
+    <t>lundi 8 mars 2027</t>
+  </si>
+  <si>
+    <t>lundi 22 mars 2027</t>
+  </si>
+  <si>
+    <t>lundi 5 avril 2027</t>
+  </si>
+  <si>
+    <t>lundi 15 février 2027</t>
+  </si>
+  <si>
+    <t>lundi 1er mars 2027</t>
+  </si>
+  <si>
+    <t>Pas de commission recherche en avril 2027</t>
+  </si>
+  <si>
+    <t>Fermeture des inscriptions administratives à partir du 30 avril 2027 - réouverture début juillet 2027</t>
+  </si>
+  <si>
+    <t>CR du 22 mars 2027 : dernière comission recherche pour les soutenances HDR programmées entre le 5 avril et le 10 juillet 2027 *</t>
+  </si>
+  <si>
+    <t>mai 2027</t>
+  </si>
+  <si>
+    <t>juin 2027</t>
+  </si>
+  <si>
+    <t>lundi 3 mai 2027</t>
+  </si>
+  <si>
+    <t>lundi 24 mai 2027</t>
+  </si>
+  <si>
+    <t>après le 10 juillet 2027</t>
+  </si>
+  <si>
+    <t>lundi 26 avril 2027</t>
+  </si>
+  <si>
+    <t>lundi 7 juin 2027</t>
+  </si>
+  <si>
+    <t>lundi 21 juin 2027</t>
+  </si>
+  <si>
+    <t>lundi 31 mai 2027</t>
+  </si>
+  <si>
+    <t>lundi 17 mai 2027</t>
+  </si>
+  <si>
+    <t>* exemple : si votre soutenance HDR est prévue pour le 15 juin 2027, votre dossier devra impérativement être presenté au BCR du 8 mars 2027 puis à la CR du 22 mars 2027.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -834,287 +834,287 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A3:G18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F10" sqref="F10:G10"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" customWidth="1"/>
     <col min="3" max="3" width="30.85546875" customWidth="1"/>
     <col min="4" max="4" width="31.85546875" customWidth="1"/>
     <col min="5" max="5" width="29.85546875" customWidth="1"/>
     <col min="7" max="7" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="C3" s="27" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D3" s="28"/>
       <c r="E3" s="2"/>
     </row>
     <row r="4" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
       <c r="C4" s="3"/>
       <c r="D4" s="4"/>
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:7" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="29" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="30"/>
     </row>
     <row r="7" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B7" s="11" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="25" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G7" s="26"/>
     </row>
     <row r="8" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="14" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="32"/>
     </row>
     <row r="9" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E9" s="14" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F9" s="25" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G9" s="26"/>
     </row>
     <row r="10" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="25" t="s">
         <v>25</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G10" s="26"/>
     </row>
     <row r="11" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="25" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G11" s="26"/>
     </row>
     <row r="12" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="34" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="36"/>
     </row>
     <row r="13" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="37" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B13" s="38"/>
       <c r="C13" s="38"/>
       <c r="D13" s="38"/>
       <c r="E13" s="38"/>
       <c r="F13" s="38"/>
       <c r="G13" s="39"/>
     </row>
     <row r="14" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="37" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14" s="38"/>
       <c r="C14" s="38"/>
       <c r="D14" s="38"/>
       <c r="E14" s="38"/>
       <c r="F14" s="38"/>
       <c r="G14" s="39"/>
     </row>
     <row r="15" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C15" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="D15" s="22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="40" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G15" s="39"/>
     </row>
     <row r="16" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B16" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="22" t="s">
+      <c r="F16" s="40" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G16" s="39"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="33" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="33"/>
       <c r="E18" s="33"/>
       <c r="F18" s="33"/>
       <c r="G18" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A14:G14"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="F16:G16"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="F9:G9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>