--- v2 (2026-03-24)
+++ v3 (2026-04-15)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10222"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10308"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/sophiebeauchef-bugnon/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/sbugnon/Desktop/Réseaux de recherche/DIFFUSION/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6BB93FDC-844D-8C46-9910-B2259CF699A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{299ED19D-279E-CE45-A71B-1D1776961B04}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="600" windowWidth="30720" windowHeight="18600" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="8960" yWindow="2600" windowWidth="30720" windowHeight="18600" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Réseaux 2025" sheetId="1" r:id="rId1"/>
     <sheet name="Lexique" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="rjSdYWkxXSYvk60uNshpKeOWaHWQgvRshCQJCXs4lQ4="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -715,112 +715,88 @@
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Antonin COHEN</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> / ISP (antonin.cohen@parisnanterre.fr)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Eleni MOURATDOU </t>
-[...19 lines deleted...]
-      </rPr>
       <t>Lucie BONY</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> / LAVUE (lucie.bony@cnrs.fr)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Mathieu FERRADOU</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> / MéMo (mferradou@parisnanterre.fr)</t>
     </r>
   </si>
   <si>
     <t>Mandat en cours</t>
   </si>
   <si>
     <t>Montant cotisation annuelle</t>
-  </si>
-[...1 lines deleted...]
-    <t>CREA, Etudes romanes, LESC, Mondes américains, LADYSS, CTAD</t>
   </si>
   <si>
     <t>MSH Mondes</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Camille Prime-Claverie</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (camille.claverie@parisnanterre.fr) / DICEN-IDF</t>
     </r>
   </si>
@@ -1313,50 +1289,74 @@
     <t>GIS "Unités Régionales de Formation à l'Information Scientifique et Technique" (URFIST)</t>
   </si>
   <si>
     <t>DICEN, LADYSS, LAVUE</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Marta Severo </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>/ DICEN-IdF</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Eleni MOURATIDOU </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>/ DICEN (emourati@parisnanterre.fr)</t>
+    </r>
+  </si>
+  <si>
+    <t>CREA, Etudes romanes, LESC, Mondes américains, LADYSS, CTAD, CRESPPA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="6" formatCode="#,##0\ &quot;€&quot;_);[Red]\(#,##0\ &quot;€&quot;\)"/>
     <numFmt numFmtId="164" formatCode="#,##0&quot;€&quot;"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="13"/>
       <color theme="1"/>
@@ -2315,242 +2315,242 @@
     </xf>
     <xf numFmtId="6" fontId="7" fillId="3" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="7" fillId="8" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="7" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="7" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="7" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="7" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="7" fillId="5" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="7" fillId="5" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="7" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="6" fontId="14" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="14" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="5" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...114 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
@@ -2753,1458 +2753,1458 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdrus.hypotheses.org/presentation-du-gdr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdramf.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/sites/zoomathia/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ludocorpus.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acorso.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.uef.fi/unitwin/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceremade.dauphine.fr/dokuwiki/mega:start" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-geostoch.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transforming-homo-economicus.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gis-reseau-asie.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gis-eurolab.fr/euro-lab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hopital-cochin-port-royal.aphp.fr/maison-adolescents/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutemilieduchatelet.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gis-eurolab.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-reseau.fr/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/insituarss/1423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr/presentation-gdr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://majlis-remomm.fr/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://giseire.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ch-nanterre.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etudes-africaines.cnrs.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-du-genre.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-trag.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mmh.hypotheses.org/1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/sites/institut_inshs/files/download-file/GIS%20REHAL_0.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philmath.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://real.cnrs.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutdesameriques.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisurfist.hypotheses.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gestes.cnrs.fr/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:S972"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A51" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
-      <selection activeCell="H61" sqref="H61"/>
+    <sheetView tabSelected="1" topLeftCell="A20" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
+      <selection activeCell="D8" sqref="D8:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.33203125" customWidth="1"/>
     <col min="2" max="2" width="67" customWidth="1"/>
     <col min="3" max="3" width="44.33203125" customWidth="1"/>
     <col min="4" max="4" width="25.5" customWidth="1"/>
     <col min="5" max="5" width="40.33203125" customWidth="1"/>
     <col min="6" max="6" width="25.5" customWidth="1"/>
     <col min="7" max="7" width="24.6640625" customWidth="1"/>
     <col min="8" max="10" width="10.83203125" customWidth="1"/>
     <col min="11" max="19" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="76" t="s">
+      <c r="A1" s="128" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="77"/>
-[...4 lines deleted...]
-      <c r="G1" s="78"/>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="130"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="79" t="s">
+      <c r="A2" s="105" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="81" t="s">
+      <c r="B2" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="81" t="s">
+      <c r="C2" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="81" t="s">
+      <c r="D2" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="81" t="s">
+      <c r="E2" s="78" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="81" t="s">
+      <c r="F2" s="78" t="s">
+        <v>158</v>
+      </c>
+      <c r="G2" s="80" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
     </row>
     <row r="3" spans="1:19" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="80"/>
-[...5 lines deleted...]
-      <c r="G3" s="83"/>
+      <c r="A3" s="89"/>
+      <c r="B3" s="79"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="81"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
     </row>
     <row r="4" spans="1:19" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="84" t="s">
+      <c r="A4" s="119" t="s">
+        <v>184</v>
+      </c>
+      <c r="B4" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="60" t="s">
+      <c r="C4" s="94" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="60" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="60" t="s">
+      <c r="D4" s="94" t="s">
+        <v>194</v>
+      </c>
+      <c r="E4" s="94" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="87" t="s">
+      <c r="F4" s="133" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="90">
+      <c r="G4" s="73">
         <v>2500</v>
       </c>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
     </row>
     <row r="5" spans="1:19" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="64"/>
-[...5 lines deleted...]
-      <c r="G5" s="91"/>
+      <c r="A5" s="120"/>
+      <c r="B5" s="131"/>
+      <c r="C5" s="102"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="102"/>
+      <c r="F5" s="134"/>
+      <c r="G5" s="74"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
     </row>
     <row r="6" spans="1:19" ht="111.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="64"/>
-[...5 lines deleted...]
-      <c r="G6" s="91"/>
+      <c r="A6" s="120"/>
+      <c r="B6" s="131"/>
+      <c r="C6" s="102"/>
+      <c r="D6" s="102"/>
+      <c r="E6" s="102"/>
+      <c r="F6" s="134"/>
+      <c r="G6" s="74"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
     </row>
     <row r="7" spans="1:19" ht="58" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="65"/>
-[...5 lines deleted...]
-      <c r="G7" s="92"/>
+      <c r="A7" s="121"/>
+      <c r="B7" s="132"/>
+      <c r="C7" s="65"/>
+      <c r="D7" s="65"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="135"/>
+      <c r="G7" s="63"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
     </row>
     <row r="8" spans="1:19" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="66" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="69" t="s">
+      <c r="A8" s="122" t="s">
+        <v>185</v>
+      </c>
+      <c r="B8" s="64" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="69" t="s">
+      <c r="C8" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="D8" s="69" t="s">
+      <c r="D8" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="71" t="s">
+      <c r="E8" s="125" t="s">
         <v>150</v>
       </c>
-      <c r="F8" s="95" t="s">
+      <c r="F8" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="G8" s="93">
+      <c r="G8" s="62">
         <v>1500</v>
       </c>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
     </row>
     <row r="9" spans="1:19" ht="76" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="67"/>
-[...5 lines deleted...]
-      <c r="G9" s="91"/>
+      <c r="A9" s="123"/>
+      <c r="B9" s="102"/>
+      <c r="C9" s="102"/>
+      <c r="D9" s="102"/>
+      <c r="E9" s="126"/>
+      <c r="F9" s="72"/>
+      <c r="G9" s="74"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
     </row>
     <row r="10" spans="1:19" ht="1" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="68"/>
-[...5 lines deleted...]
-      <c r="G10" s="94"/>
+      <c r="A10" s="124"/>
+      <c r="B10" s="103"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="127"/>
+      <c r="F10" s="67"/>
+      <c r="G10" s="86"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
     </row>
     <row r="11" spans="1:19" ht="139" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="59" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="19" t="s">
         <v>151</v>
       </c>
       <c r="F11" s="20" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="21">
         <v>1500</v>
       </c>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
     </row>
     <row r="12" spans="1:19" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="98" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="60" t="s">
+      <c r="A12" s="111" t="s">
+        <v>187</v>
+      </c>
+      <c r="B12" s="94" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="60" t="s">
+      <c r="C12" s="94" t="s">
         <v>20</v>
       </c>
-      <c r="D12" s="60" t="s">
+      <c r="D12" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="E12" s="60" t="s">
+      <c r="E12" s="94" t="s">
         <v>152</v>
       </c>
-      <c r="F12" s="112" t="s">
+      <c r="F12" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="113" t="s">
+      <c r="G12" s="68" t="s">
         <v>21</v>
       </c>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
     </row>
     <row r="13" spans="1:19" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="99"/>
-[...5 lines deleted...]
-      <c r="G13" s="114"/>
+      <c r="A13" s="115"/>
+      <c r="B13" s="79"/>
+      <c r="C13" s="79"/>
+      <c r="D13" s="79"/>
+      <c r="E13" s="79"/>
+      <c r="F13" s="72"/>
+      <c r="G13" s="82"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
     </row>
     <row r="14" spans="1:19" ht="94.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="100"/>
-[...5 lines deleted...]
-      <c r="G14" s="115"/>
+      <c r="A14" s="112"/>
+      <c r="B14" s="99"/>
+      <c r="C14" s="99"/>
+      <c r="D14" s="99"/>
+      <c r="E14" s="99"/>
+      <c r="F14" s="67"/>
+      <c r="G14" s="69"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
     </row>
     <row r="15" spans="1:19" ht="124" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="98" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="116" t="s">
+      <c r="A15" s="111" t="s">
+        <v>188</v>
+      </c>
+      <c r="B15" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="C15" s="60" t="s">
+      <c r="C15" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="D15" s="60" t="s">
+      <c r="D15" s="94" t="s">
         <v>22</v>
       </c>
-      <c r="E15" s="60" t="s">
+      <c r="E15" s="94" t="s">
         <v>153</v>
       </c>
-      <c r="F15" s="112" t="s">
+      <c r="F15" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="G15" s="90">
+      <c r="G15" s="73">
         <f>-K20</f>
         <v>0</v>
       </c>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
     </row>
     <row r="16" spans="1:19" ht="51" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="99"/>
-[...5 lines deleted...]
-      <c r="G16" s="91"/>
+      <c r="A16" s="115"/>
+      <c r="B16" s="84"/>
+      <c r="C16" s="79"/>
+      <c r="D16" s="79"/>
+      <c r="E16" s="79"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="74"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
     </row>
     <row r="17" spans="1:19" ht="108" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="100"/>
-[...5 lines deleted...]
-      <c r="G17" s="94"/>
+      <c r="A17" s="112"/>
+      <c r="B17" s="85"/>
+      <c r="C17" s="99"/>
+      <c r="D17" s="99"/>
+      <c r="E17" s="99"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="86"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
     </row>
     <row r="18" spans="1:19" ht="108.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="101" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="60" t="s">
+      <c r="A18" s="88" t="s">
+        <v>189</v>
+      </c>
+      <c r="B18" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="60" t="s">
+      <c r="C18" s="94" t="s">
         <v>27</v>
       </c>
-      <c r="D18" s="60" t="s">
-[...3 lines deleted...]
-      <c r="F18" s="112" t="s">
+      <c r="D18" s="94" t="s">
+        <v>160</v>
+      </c>
+      <c r="E18" s="94"/>
+      <c r="F18" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="G18" s="108">
+      <c r="G18" s="100">
         <v>1500</v>
       </c>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
     </row>
     <row r="19" spans="1:19" ht="23" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="102"/>
-[...5 lines deleted...]
-      <c r="G19" s="109"/>
+      <c r="A19" s="117"/>
+      <c r="B19" s="99"/>
+      <c r="C19" s="99"/>
+      <c r="D19" s="99"/>
+      <c r="E19" s="99"/>
+      <c r="F19" s="67"/>
+      <c r="G19" s="101"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
     </row>
     <row r="20" spans="1:19" ht="143" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="98" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="60" t="s">
+      <c r="A20" s="111" t="s">
+        <v>190</v>
+      </c>
+      <c r="B20" s="94" t="s">
         <v>31</v>
       </c>
-      <c r="C20" s="60" t="s">
+      <c r="C20" s="94" t="s">
         <v>29</v>
       </c>
-      <c r="D20" s="60" t="s">
+      <c r="D20" s="94" t="s">
         <v>30</v>
       </c>
-      <c r="E20" s="60" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="112" t="s">
+      <c r="E20" s="94" t="s">
+        <v>161</v>
+      </c>
+      <c r="F20" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="G20" s="90">
+      <c r="G20" s="73">
         <v>1500</v>
       </c>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
     </row>
     <row r="21" spans="1:19" ht="108" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="99"/>
-[...5 lines deleted...]
-      <c r="G21" s="91"/>
+      <c r="A21" s="115"/>
+      <c r="B21" s="102"/>
+      <c r="C21" s="79"/>
+      <c r="D21" s="79"/>
+      <c r="E21" s="102"/>
+      <c r="F21" s="72"/>
+      <c r="G21" s="74"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
     </row>
     <row r="22" spans="1:19" ht="1" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="100"/>
-[...5 lines deleted...]
-      <c r="G22" s="94"/>
+      <c r="A22" s="112"/>
+      <c r="B22" s="103"/>
+      <c r="C22" s="99"/>
+      <c r="D22" s="99"/>
+      <c r="E22" s="103"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="86"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
     </row>
     <row r="23" spans="1:19" ht="90" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="103" t="s">
+      <c r="A23" s="118" t="s">
         <v>33</v>
       </c>
-      <c r="B23" s="60" t="s">
+      <c r="B23" s="94" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="60"/>
-      <c r="D23" s="60" t="s">
+      <c r="C23" s="94"/>
+      <c r="D23" s="94" t="s">
         <v>35</v>
       </c>
-      <c r="E23" s="60" t="s">
+      <c r="E23" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="F23" s="128" t="s">
+      <c r="F23" s="107" t="s">
         <v>37</v>
       </c>
-      <c r="G23" s="130">
+      <c r="G23" s="109">
         <v>0</v>
       </c>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
     </row>
     <row r="24" spans="1:19" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="102"/>
-[...5 lines deleted...]
-      <c r="G24" s="131"/>
+      <c r="A24" s="117"/>
+      <c r="B24" s="103"/>
+      <c r="C24" s="103"/>
+      <c r="D24" s="103"/>
+      <c r="E24" s="103"/>
+      <c r="F24" s="108"/>
+      <c r="G24" s="110"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
     </row>
     <row r="25" spans="1:19" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="127" t="s">
+      <c r="A25" s="106" t="s">
         <v>38</v>
       </c>
-      <c r="B25" s="60" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="104" t="s">
+      <c r="B25" s="94" t="s">
+        <v>182</v>
+      </c>
+      <c r="C25" s="116" t="s">
         <v>39</v>
       </c>
-      <c r="D25" s="104" t="s">
+      <c r="D25" s="116" t="s">
         <v>40</v>
       </c>
-      <c r="E25" s="104" t="s">
+      <c r="E25" s="116" t="s">
         <v>41</v>
       </c>
-      <c r="F25" s="135"/>
-      <c r="G25" s="133">
+      <c r="F25" s="77"/>
+      <c r="G25" s="75">
         <v>3000</v>
       </c>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
     </row>
     <row r="26" spans="1:19" ht="49" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="127"/>
-[...5 lines deleted...]
-      <c r="G26" s="134"/>
+      <c r="A26" s="106"/>
+      <c r="B26" s="102"/>
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="76"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
     </row>
     <row r="27" spans="1:19" ht="186" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="59" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>154</v>
       </c>
       <c r="F27" s="20" t="s">
         <v>28</v>
       </c>
       <c r="G27" s="21">
         <v>5000</v>
       </c>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
     </row>
     <row r="28" spans="1:19" ht="148.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="98" t="s">
+      <c r="A28" s="111" t="s">
         <v>47</v>
       </c>
-      <c r="B28" s="84" t="s">
+      <c r="B28" s="70" t="s">
         <v>49</v>
       </c>
-      <c r="C28" s="60" t="s">
+      <c r="C28" s="94" t="s">
         <v>48</v>
       </c>
-      <c r="D28" s="84" t="s">
+      <c r="D28" s="70" t="s">
         <v>50</v>
       </c>
-      <c r="E28" s="60" t="s">
+      <c r="E28" s="94" t="s">
         <v>155</v>
       </c>
-      <c r="F28" s="112" t="s">
+      <c r="F28" s="66" t="s">
         <v>51</v>
       </c>
-      <c r="G28" s="113" t="s">
+      <c r="G28" s="68" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
     </row>
     <row r="29" spans="1:19" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="100"/>
-[...5 lines deleted...]
-      <c r="G29" s="115"/>
+      <c r="A29" s="112"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="99"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="99"/>
+      <c r="F29" s="67"/>
+      <c r="G29" s="69"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
     </row>
     <row r="30" spans="1:19" ht="262" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="19" t="s">
-        <v>156</v>
+        <v>193</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>55</v>
       </c>
       <c r="G30" s="21">
         <v>250</v>
       </c>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
     </row>
     <row r="31" spans="1:19" ht="108" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B31" s="19" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>58</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>59</v>
       </c>
       <c r="E31" s="19" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F31" s="20" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="21">
         <v>800</v>
       </c>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
     </row>
     <row r="32" spans="1:19" ht="156" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B32" s="26" t="s">
         <v>61</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>62</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>63</v>
       </c>
       <c r="E32" s="19" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F32" s="20" t="s">
         <v>64</v>
       </c>
       <c r="G32" s="21">
         <v>650</v>
       </c>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
     </row>
     <row r="33" spans="1:19" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="106" t="s">
+      <c r="A33" s="113" t="s">
         <v>65</v>
       </c>
-      <c r="B33" s="107"/>
-[...4 lines deleted...]
-      <c r="G33" s="107"/>
+      <c r="B33" s="114"/>
+      <c r="C33" s="114"/>
+      <c r="D33" s="114"/>
+      <c r="E33" s="114"/>
+      <c r="F33" s="114"/>
+      <c r="G33" s="114"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
       <c r="N33" s="2"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="R33" s="2"/>
       <c r="S33" s="2"/>
     </row>
     <row r="34" spans="1:19" ht="124.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="53" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="53" t="s">
         <v>68</v>
       </c>
       <c r="D34" s="53" t="s">
         <v>69</v>
       </c>
       <c r="E34" s="53"/>
       <c r="F34" s="54" t="s">
         <v>55</v>
       </c>
       <c r="G34" s="30" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
     </row>
     <row r="35" spans="1:19" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="31"/>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="32"/>
       <c r="F35" s="33"/>
       <c r="G35" s="34"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="2"/>
       <c r="S35" s="2"/>
     </row>
     <row r="36" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="79" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="81" t="s">
+      <c r="A36" s="105" t="s">
+        <v>181</v>
+      </c>
+      <c r="B36" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="C36" s="81" t="s">
+      <c r="C36" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="D36" s="81" t="s">
+      <c r="D36" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="E36" s="81" t="s">
+      <c r="E36" s="78" t="s">
         <v>5</v>
       </c>
-      <c r="F36" s="81" t="s">
+      <c r="F36" s="78" t="s">
         <v>6</v>
       </c>
-      <c r="G36" s="82" t="s">
+      <c r="G36" s="80" t="s">
         <v>70</v>
       </c>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
       <c r="S36" s="2"/>
     </row>
     <row r="37" spans="1:19" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="80"/>
-[...5 lines deleted...]
-      <c r="G37" s="83"/>
+      <c r="A37" s="89"/>
+      <c r="B37" s="79"/>
+      <c r="C37" s="79"/>
+      <c r="D37" s="79"/>
+      <c r="E37" s="79"/>
+      <c r="F37" s="79"/>
+      <c r="G37" s="81"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
     </row>
     <row r="38" spans="1:19" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A38" s="35" t="s">
         <v>71</v>
       </c>
       <c r="B38" s="36" t="s">
         <v>72</v>
       </c>
       <c r="C38" s="36" t="s">
         <v>73</v>
       </c>
       <c r="D38" s="36" t="s">
         <v>74</v>
       </c>
       <c r="E38" s="36" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="F38" s="37" t="s">
         <v>75</v>
       </c>
       <c r="G38" s="38">
         <v>0</v>
       </c>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="2"/>
       <c r="S38" s="2"/>
     </row>
     <row r="39" spans="1:19" ht="70" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A39" s="39" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>77</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E39" s="10" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F39" s="11" t="s">
         <v>79</v>
       </c>
       <c r="G39" s="15">
         <v>0</v>
       </c>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
     </row>
     <row r="40" spans="1:19" ht="129" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="16" t="s">
         <v>80</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>82</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>83</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="F40" s="14" t="s">
         <v>84</v>
       </c>
       <c r="G40" s="17">
         <v>0</v>
       </c>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
     </row>
     <row r="41" spans="1:19" ht="258" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="19" t="s">
         <v>86</v>
       </c>
       <c r="C41" s="19" t="s">
         <v>87</v>
       </c>
       <c r="D41" s="19" t="s">
         <v>88</v>
       </c>
       <c r="E41" s="19" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="F41" s="20" t="s">
         <v>84</v>
       </c>
       <c r="G41" s="21">
         <v>0</v>
       </c>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
       <c r="S41" s="2"/>
     </row>
     <row r="42" spans="1:19" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C42" s="10" t="s">
         <v>91</v>
       </c>
       <c r="D42" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E42" s="10" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F42" s="11" t="s">
         <v>84</v>
       </c>
       <c r="G42" s="15">
         <v>0</v>
       </c>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
       <c r="N42" s="2"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="2"/>
       <c r="S42" s="2"/>
     </row>
     <row r="43" spans="1:19" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="40" t="s">
         <v>92</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>93</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>94</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>95</v>
       </c>
       <c r="E43" s="12" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F43" s="13" t="s">
         <v>96</v>
       </c>
       <c r="G43" s="41">
         <v>0</v>
       </c>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
       <c r="N43" s="2"/>
       <c r="O43" s="2"/>
       <c r="P43" s="2"/>
       <c r="Q43" s="2"/>
       <c r="R43" s="2"/>
       <c r="S43" s="2"/>
     </row>
     <row r="44" spans="1:19" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="40" t="s">
         <v>97</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>98</v>
       </c>
       <c r="D44" s="12" t="s">
         <v>74</v>
       </c>
       <c r="E44" s="12" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="F44" s="27" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="G44" s="41">
         <v>0</v>
       </c>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
       <c r="N44" s="2"/>
       <c r="O44" s="2"/>
       <c r="P44" s="2"/>
       <c r="Q44" s="2"/>
       <c r="R44" s="2"/>
       <c r="S44" s="2"/>
     </row>
     <row r="45" spans="1:19" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="40" t="s">
         <v>99</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>100</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>74</v>
       </c>
       <c r="E45" s="12" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>101</v>
       </c>
       <c r="G45" s="41">
         <v>0</v>
       </c>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
       <c r="N45" s="2"/>
       <c r="O45" s="2"/>
       <c r="P45" s="2"/>
       <c r="Q45" s="2"/>
       <c r="R45" s="2"/>
       <c r="S45" s="2"/>
     </row>
     <row r="46" spans="1:19" ht="108" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A46" s="42" t="s">
         <v>102</v>
       </c>
       <c r="B46" s="25" t="s">
         <v>42</v>
       </c>
       <c r="C46" s="25" t="s">
         <v>103</v>
       </c>
       <c r="D46" s="25" t="s">
         <v>104</v>
       </c>
       <c r="E46" s="25" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="F46" s="23" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="24">
         <v>600</v>
       </c>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
       <c r="J46" s="2"/>
       <c r="K46" s="2"/>
       <c r="L46" s="2"/>
       <c r="M46" s="2"/>
       <c r="N46" s="2"/>
       <c r="O46" s="2"/>
       <c r="P46" s="2"/>
       <c r="Q46" s="2"/>
       <c r="R46" s="2"/>
       <c r="S46" s="2"/>
     </row>
     <row r="47" spans="1:19" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A47" s="43"/>
       <c r="B47" s="44"/>
       <c r="C47" s="44"/>
       <c r="D47" s="45"/>
       <c r="E47" s="45"/>
       <c r="F47" s="45"/>
       <c r="G47" s="45"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2"/>
       <c r="M47" s="2"/>
       <c r="N47" s="2"/>
       <c r="O47" s="2"/>
       <c r="P47" s="2"/>
       <c r="Q47" s="2"/>
       <c r="R47" s="2"/>
       <c r="S47" s="2"/>
     </row>
     <row r="48" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="79" t="s">
+      <c r="A48" s="105" t="s">
         <v>105</v>
       </c>
-      <c r="B48" s="81" t="s">
+      <c r="B48" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="C48" s="81" t="s">
+      <c r="C48" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="D48" s="81" t="s">
+      <c r="D48" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="E48" s="81" t="s">
+      <c r="E48" s="78" t="s">
         <v>5</v>
       </c>
-      <c r="F48" s="81" t="s">
+      <c r="F48" s="78" t="s">
         <v>6</v>
       </c>
-      <c r="G48" s="82" t="s">
+      <c r="G48" s="80" t="s">
         <v>70</v>
       </c>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
       <c r="L48" s="2"/>
       <c r="M48" s="2"/>
       <c r="N48" s="2"/>
       <c r="O48" s="2"/>
       <c r="P48" s="2"/>
       <c r="Q48" s="2"/>
       <c r="R48" s="2"/>
       <c r="S48" s="2"/>
     </row>
     <row r="49" spans="1:19" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="80"/>
-[...5 lines deleted...]
-      <c r="G49" s="83"/>
+      <c r="A49" s="89"/>
+      <c r="B49" s="79"/>
+      <c r="C49" s="87"/>
+      <c r="D49" s="79"/>
+      <c r="E49" s="79"/>
+      <c r="F49" s="79"/>
+      <c r="G49" s="81"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
       <c r="J49" s="2"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
       <c r="M49" s="2"/>
       <c r="N49" s="2"/>
       <c r="O49" s="2"/>
       <c r="P49" s="2"/>
       <c r="Q49" s="2"/>
       <c r="R49" s="2"/>
       <c r="S49" s="2"/>
     </row>
     <row r="50" spans="1:19" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A50" s="40" t="s">
         <v>106</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>107</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>108</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>109</v>
@@ -4262,469 +4262,469 @@
       <c r="R51" s="2"/>
       <c r="S51" s="2"/>
     </row>
     <row r="52" spans="1:19" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A52" s="33"/>
       <c r="B52" s="32"/>
       <c r="C52" s="32"/>
       <c r="D52" s="32"/>
       <c r="E52" s="32"/>
       <c r="F52" s="32"/>
       <c r="G52" s="32"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
       <c r="P52" s="2"/>
       <c r="Q52" s="2"/>
       <c r="R52" s="2"/>
       <c r="S52" s="2"/>
     </row>
     <row r="53" spans="1:19" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="79" t="s">
+      <c r="A53" s="105" t="s">
         <v>115</v>
       </c>
-      <c r="B53" s="81" t="s">
+      <c r="B53" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="C53" s="81" t="s">
+      <c r="C53" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="D53" s="81" t="s">
+      <c r="D53" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="E53" s="81" t="s">
+      <c r="E53" s="78" t="s">
         <v>5</v>
       </c>
-      <c r="F53" s="81" t="s">
+      <c r="F53" s="78" t="s">
         <v>6</v>
       </c>
-      <c r="G53" s="82" t="s">
+      <c r="G53" s="80" t="s">
         <v>70</v>
       </c>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
     </row>
     <row r="54" spans="1:19" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="111"/>
-[...5 lines deleted...]
-      <c r="G54" s="110"/>
+      <c r="A54" s="90"/>
+      <c r="B54" s="87"/>
+      <c r="C54" s="87"/>
+      <c r="D54" s="87"/>
+      <c r="E54" s="87"/>
+      <c r="F54" s="87"/>
+      <c r="G54" s="104"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="2"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
       <c r="S54" s="2"/>
     </row>
     <row r="55" spans="1:19" ht="108" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A55" s="40" t="s">
         <v>116</v>
       </c>
       <c r="B55" s="12" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>117</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>83</v>
       </c>
       <c r="E55" s="12" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G55" s="41">
         <v>0</v>
       </c>
       <c r="H55" s="2"/>
       <c r="I55" s="2"/>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2"/>
       <c r="M55" s="2"/>
       <c r="N55" s="2"/>
       <c r="O55" s="2"/>
       <c r="P55" s="2"/>
       <c r="Q55" s="2"/>
       <c r="R55" s="2"/>
       <c r="S55" s="2"/>
     </row>
     <row r="56" spans="1:19" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="42" t="s">
         <v>118</v>
       </c>
       <c r="B56" s="25" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C56" s="25" t="s">
         <v>119</v>
       </c>
       <c r="D56" s="25" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="25" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F56" s="23" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="24">
         <v>0</v>
       </c>
       <c r="H56" s="2"/>
       <c r="I56" s="2"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
       <c r="M56" s="2"/>
       <c r="N56" s="2"/>
       <c r="O56" s="2"/>
       <c r="P56" s="2"/>
       <c r="Q56" s="2"/>
       <c r="R56" s="2"/>
       <c r="S56" s="2"/>
     </row>
     <row r="57" spans="1:19" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="33"/>
       <c r="B57" s="32"/>
       <c r="C57" s="32"/>
       <c r="D57" s="32"/>
       <c r="E57" s="32"/>
       <c r="F57" s="32"/>
       <c r="G57" s="32"/>
       <c r="H57" s="2"/>
       <c r="I57" s="2"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
       <c r="N57" s="2"/>
       <c r="O57" s="2"/>
       <c r="P57" s="2"/>
       <c r="Q57" s="2"/>
       <c r="R57" s="2"/>
       <c r="S57" s="2"/>
     </row>
     <row r="58" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="79" t="s">
+      <c r="A58" s="105" t="s">
         <v>121</v>
       </c>
-      <c r="B58" s="81" t="s">
+      <c r="B58" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="C58" s="81" t="s">
+      <c r="C58" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="D58" s="81" t="s">
+      <c r="D58" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="E58" s="81" t="s">
+      <c r="E58" s="78" t="s">
         <v>5</v>
       </c>
-      <c r="F58" s="81" t="s">
+      <c r="F58" s="78" t="s">
         <v>6</v>
       </c>
-      <c r="G58" s="82" t="s">
+      <c r="G58" s="80" t="s">
         <v>70</v>
       </c>
       <c r="H58" s="2"/>
       <c r="I58" s="2"/>
       <c r="J58" s="2"/>
       <c r="K58" s="2"/>
       <c r="L58" s="2"/>
       <c r="M58" s="2"/>
       <c r="N58" s="2"/>
       <c r="O58" s="2"/>
       <c r="P58" s="2"/>
       <c r="Q58" s="2"/>
       <c r="R58" s="2"/>
       <c r="S58" s="2"/>
     </row>
     <row r="59" spans="1:19" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="80"/>
-[...5 lines deleted...]
-      <c r="G59" s="83"/>
+      <c r="A59" s="89"/>
+      <c r="B59" s="79"/>
+      <c r="C59" s="79"/>
+      <c r="D59" s="79"/>
+      <c r="E59" s="79"/>
+      <c r="F59" s="79"/>
+      <c r="G59" s="81"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2"/>
       <c r="M59" s="2"/>
       <c r="N59" s="2"/>
       <c r="O59" s="2"/>
       <c r="P59" s="2"/>
       <c r="Q59" s="2"/>
       <c r="R59" s="2"/>
       <c r="S59" s="2"/>
     </row>
     <row r="60" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="101" t="s">
+      <c r="A60" s="88" t="s">
         <v>122</v>
       </c>
-      <c r="B60" s="119" t="s">
+      <c r="B60" s="91" t="s">
         <v>123</v>
       </c>
-      <c r="C60" s="60" t="s">
+      <c r="C60" s="94" t="s">
         <v>124</v>
       </c>
-      <c r="D60" s="122" t="s">
+      <c r="D60" s="95" t="s">
         <v>125</v>
       </c>
-      <c r="E60" s="60" t="s">
-[...2 lines deleted...]
-      <c r="F60" s="112" t="s">
+      <c r="E60" s="94" t="s">
+        <v>178</v>
+      </c>
+      <c r="F60" s="66" t="s">
         <v>126</v>
       </c>
-      <c r="G60" s="90">
+      <c r="G60" s="73">
         <v>500</v>
       </c>
       <c r="H60" s="2"/>
       <c r="I60" s="2"/>
       <c r="J60" s="2"/>
       <c r="K60" s="2"/>
       <c r="L60" s="2"/>
       <c r="M60" s="2"/>
       <c r="N60" s="2"/>
       <c r="O60" s="2"/>
       <c r="P60" s="2"/>
       <c r="Q60" s="2"/>
       <c r="R60" s="2"/>
       <c r="S60" s="2"/>
     </row>
     <row r="61" spans="1:19" ht="92" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="80"/>
-[...5 lines deleted...]
-      <c r="G61" s="91"/>
+      <c r="A61" s="89"/>
+      <c r="B61" s="92"/>
+      <c r="C61" s="79"/>
+      <c r="D61" s="96"/>
+      <c r="E61" s="79"/>
+      <c r="F61" s="72"/>
+      <c r="G61" s="74"/>
       <c r="H61" s="2"/>
       <c r="I61" s="2"/>
       <c r="J61" s="2"/>
       <c r="K61" s="2"/>
       <c r="L61" s="2"/>
       <c r="M61" s="2"/>
       <c r="N61" s="2"/>
       <c r="O61" s="2"/>
       <c r="P61" s="2"/>
       <c r="Q61" s="2"/>
       <c r="R61" s="2"/>
       <c r="S61" s="2"/>
     </row>
     <row r="62" spans="1:19" ht="4" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="111"/>
-[...5 lines deleted...]
-      <c r="G62" s="92"/>
+      <c r="A62" s="90"/>
+      <c r="B62" s="93"/>
+      <c r="C62" s="87"/>
+      <c r="D62" s="97"/>
+      <c r="E62" s="87"/>
+      <c r="F62" s="61"/>
+      <c r="G62" s="63"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="2"/>
       <c r="K62" s="2"/>
       <c r="L62" s="2"/>
       <c r="M62" s="2"/>
       <c r="N62" s="2"/>
       <c r="O62" s="2"/>
       <c r="P62" s="2"/>
       <c r="Q62" s="2"/>
       <c r="R62" s="2"/>
       <c r="S62" s="2"/>
     </row>
     <row r="63" spans="1:19" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A63" s="55" t="s">
         <v>127</v>
       </c>
       <c r="B63" s="56" t="s">
         <v>128</v>
       </c>
       <c r="C63" s="56" t="s">
         <v>129</v>
       </c>
       <c r="D63" s="56" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="E63" s="56" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F63" s="57" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="G63" s="58"/>
       <c r="H63" s="2"/>
       <c r="I63" s="2"/>
       <c r="J63" s="2"/>
       <c r="K63" s="2"/>
       <c r="L63" s="2"/>
       <c r="M63" s="2"/>
       <c r="N63" s="2"/>
       <c r="O63" s="2"/>
       <c r="P63" s="2"/>
       <c r="Q63" s="2"/>
       <c r="R63" s="2"/>
       <c r="S63" s="2"/>
     </row>
     <row r="64" spans="1:19" ht="87" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="125" t="s">
+      <c r="A64" s="98" t="s">
         <v>130</v>
       </c>
-      <c r="B64" s="69" t="s">
+      <c r="B64" s="64" t="s">
         <v>133</v>
       </c>
-      <c r="C64" s="69" t="s">
+      <c r="C64" s="64" t="s">
         <v>131</v>
       </c>
-      <c r="D64" s="69" t="s">
+      <c r="D64" s="64" t="s">
         <v>132</v>
       </c>
-      <c r="E64" s="69" t="s">
-[...2 lines deleted...]
-      <c r="F64" s="95" t="s">
+      <c r="E64" s="64" t="s">
+        <v>179</v>
+      </c>
+      <c r="F64" s="60" t="s">
         <v>51</v>
       </c>
-      <c r="G64" s="93">
+      <c r="G64" s="62">
         <v>0</v>
       </c>
       <c r="H64" s="2"/>
       <c r="I64" s="2"/>
       <c r="J64" s="2"/>
       <c r="K64" s="2"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
       <c r="N64" s="2"/>
       <c r="O64" s="2"/>
       <c r="P64" s="2"/>
       <c r="Q64" s="2"/>
       <c r="R64" s="2"/>
       <c r="S64" s="2"/>
     </row>
     <row r="65" spans="1:19" ht="41" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="111"/>
-[...5 lines deleted...]
-      <c r="G65" s="92"/>
+      <c r="A65" s="90"/>
+      <c r="B65" s="65"/>
+      <c r="C65" s="87"/>
+      <c r="D65" s="65"/>
+      <c r="E65" s="87"/>
+      <c r="F65" s="61"/>
+      <c r="G65" s="63"/>
       <c r="H65" s="2"/>
       <c r="I65" s="2"/>
       <c r="J65" s="2"/>
       <c r="K65" s="2"/>
       <c r="L65" s="2"/>
       <c r="M65" s="2"/>
       <c r="N65" s="2"/>
       <c r="O65" s="2"/>
       <c r="P65" s="2"/>
       <c r="Q65" s="2"/>
       <c r="R65" s="2"/>
       <c r="S65" s="2"/>
     </row>
     <row r="66" spans="1:19" ht="82" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A66" s="22" t="s">
         <v>134</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>136</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>137</v>
       </c>
       <c r="E66" s="10" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F66" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="47">
         <v>3000</v>
       </c>
       <c r="H66" s="2"/>
       <c r="I66" s="2"/>
       <c r="J66" s="2"/>
       <c r="K66" s="2"/>
       <c r="L66" s="2"/>
       <c r="M66" s="2"/>
       <c r="N66" s="2"/>
       <c r="O66" s="2"/>
       <c r="P66" s="2"/>
       <c r="Q66" s="2"/>
       <c r="R66" s="2"/>
       <c r="S66" s="2"/>
     </row>
     <row r="67" spans="1:19" ht="193" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A67" s="48" t="s">
         <v>138</v>
       </c>
       <c r="B67" s="49" t="s">
         <v>139</v>
       </c>
       <c r="C67" s="50" t="s">
         <v>140</v>
       </c>
       <c r="D67" s="50" t="s">
         <v>141</v>
       </c>
       <c r="E67" s="51"/>
       <c r="F67" s="28" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="G67" s="52">
         <v>0</v>
       </c>
       <c r="H67" s="2"/>
       <c r="I67" s="2"/>
       <c r="J67" s="2"/>
       <c r="K67" s="2"/>
       <c r="L67" s="2"/>
       <c r="M67" s="2"/>
       <c r="N67" s="2"/>
       <c r="O67" s="2"/>
       <c r="P67" s="2"/>
       <c r="Q67" s="2"/>
       <c r="R67" s="2"/>
       <c r="S67" s="2"/>
     </row>
     <row r="68" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="6"/>
       <c r="B68" s="7"/>
       <c r="C68" s="7"/>
       <c r="D68" s="1"/>
       <c r="E68" s="1"/>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
@@ -23705,164 +23705,164 @@
       <c r="S971" s="2"/>
     </row>
     <row r="972" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A972" s="8"/>
       <c r="B972" s="4"/>
       <c r="C972" s="4"/>
       <c r="D972" s="2"/>
       <c r="E972" s="2"/>
       <c r="F972" s="5"/>
       <c r="G972" s="5"/>
       <c r="H972" s="2"/>
       <c r="I972" s="2"/>
       <c r="J972" s="2"/>
       <c r="K972" s="2"/>
       <c r="L972" s="2"/>
       <c r="M972" s="2"/>
       <c r="N972" s="2"/>
       <c r="O972" s="2"/>
       <c r="P972" s="2"/>
       <c r="Q972" s="2"/>
       <c r="R972" s="2"/>
       <c r="S972" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="114">
-    <mergeCell ref="F64:F65"/>
-[...10 lines deleted...]
-    <mergeCell ref="G58:G59"/>
+    <mergeCell ref="E4:E7"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="A8:A10"/>
+    <mergeCell ref="C8:C10"/>
+    <mergeCell ref="E8:E10"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="C12:C14"/>
+    <mergeCell ref="E12:E14"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="G2:G3"/>
+    <mergeCell ref="B4:B7"/>
+    <mergeCell ref="F4:F7"/>
+    <mergeCell ref="G4:G7"/>
+    <mergeCell ref="B8:B10"/>
+    <mergeCell ref="D8:D10"/>
+    <mergeCell ref="G8:G10"/>
+    <mergeCell ref="F8:F10"/>
+    <mergeCell ref="C4:C7"/>
+    <mergeCell ref="D4:D7"/>
+    <mergeCell ref="D12:D14"/>
+    <mergeCell ref="D15:D17"/>
+    <mergeCell ref="A12:A14"/>
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="C15:C17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="A58:A59"/>
+    <mergeCell ref="B58:B59"/>
+    <mergeCell ref="C58:C59"/>
+    <mergeCell ref="D58:D59"/>
+    <mergeCell ref="E58:E59"/>
+    <mergeCell ref="E15:E17"/>
+    <mergeCell ref="G48:G49"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="B48:B49"/>
+    <mergeCell ref="C48:C49"/>
+    <mergeCell ref="D48:D49"/>
+    <mergeCell ref="E48:E49"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F48:F49"/>
+    <mergeCell ref="A33:G33"/>
+    <mergeCell ref="A20:A22"/>
+    <mergeCell ref="C20:C22"/>
+    <mergeCell ref="D20:D22"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="B20:B22"/>
+    <mergeCell ref="F53:F54"/>
+    <mergeCell ref="G53:G54"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="B53:B54"/>
+    <mergeCell ref="C53:C54"/>
+    <mergeCell ref="D53:D54"/>
+    <mergeCell ref="E53:E54"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="E20:E22"/>
+    <mergeCell ref="F20:F22"/>
+    <mergeCell ref="G20:G22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
     <mergeCell ref="F12:F14"/>
     <mergeCell ref="G12:G14"/>
     <mergeCell ref="B15:B17"/>
     <mergeCell ref="F15:F17"/>
     <mergeCell ref="G15:G17"/>
     <mergeCell ref="E64:E65"/>
     <mergeCell ref="A60:A62"/>
     <mergeCell ref="B60:B62"/>
     <mergeCell ref="C60:C62"/>
     <mergeCell ref="D60:D62"/>
     <mergeCell ref="E60:E62"/>
     <mergeCell ref="A64:A65"/>
     <mergeCell ref="C64:C65"/>
     <mergeCell ref="D64:D65"/>
     <mergeCell ref="F36:F37"/>
     <mergeCell ref="G36:G37"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="E28:E29"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="F18:F19"/>
-    <mergeCell ref="G18:G19"/>
-[...76 lines deleted...]
-    <mergeCell ref="C4:C7"/>
+    <mergeCell ref="F64:F65"/>
+    <mergeCell ref="G64:G65"/>
+    <mergeCell ref="B64:B65"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="F60:F62"/>
+    <mergeCell ref="G60:G62"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="F58:F59"/>
+    <mergeCell ref="G58:G59"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A18" r:id="rId1" display="GIS réseau national des Maisons des sciences de l'homme (RnMSH)" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="A28" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="A30" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="A31" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="A32" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="A34" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="A38" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="A40" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="A41" r:id="rId9" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="A42" r:id="rId10" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="A43" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="A44" r:id="rId12" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="A45" r:id="rId13" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
     <hyperlink ref="A46" r:id="rId14" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
     <hyperlink ref="A50" r:id="rId15" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
     <hyperlink ref="A51" r:id="rId16" location="1576141457298-b47619dd-eb16" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
     <hyperlink ref="A55" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
     <hyperlink ref="A56" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
     <hyperlink ref="A64" r:id="rId19" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
     <hyperlink ref="A66" r:id="rId20" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
     <hyperlink ref="A67" r:id="rId21" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
     <hyperlink ref="A4:A7" r:id="rId22" display="GIS &quot;Institut des Amériques&quot; (IdA)" xr:uid="{D2393DF5-F97C-164E-BA54-646DEC70E4DB}"/>
     <hyperlink ref="A8:A10" r:id="rId23" display="GIS &quot;Etudes africaines&quot; (Afrique)" xr:uid="{347AED33-CE84-A24A-968E-CC21BED26BF7}"/>