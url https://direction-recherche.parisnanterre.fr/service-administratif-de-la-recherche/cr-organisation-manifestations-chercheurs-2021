--- v1 (2026-03-03)
+++ v2 (2026-10-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4463CA7D" w14:textId="77777777" w:rsidR="00072121" w:rsidRPr="007E2981" w:rsidRDefault="00CC5B99" w:rsidP="00A878FD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3060"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3780"/>
         </w:tabs>
         <w:ind w:right="7144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -369,62 +369,71 @@
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B4A3632" w14:textId="77777777" w:rsidR="00B072B2" w:rsidRPr="0045617F" w:rsidRDefault="00B072B2" w:rsidP="0045617F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045617F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ces demandes sont réservées aux enseignants-chercheurs et chercheurs (pour les aides dédiées aux doctorants, prière de consulter la rubrique "financem</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">Ces demandes sont réservées aux enseignants-chercheurs et chercheurs (pour les aides dédiées aux doctorants, prière de consulter la rubrique "financements" du site web de votre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045617F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ents" du site web de votre Ecole Doctorale de rattachement</w:t>
+        <w:t>Ecole</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0045617F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Doctorale de rattachement</w:t>
       </w:r>
       <w:r w:rsidRPr="0045617F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0045617F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0045617F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
@@ -437,51 +446,51 @@
           <w:t>https://direction-recherche.parisnanterre.fr/service-des-etudes-doctorales</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0045617F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E6781E" w14:textId="77777777" w:rsidR="00B072B2" w:rsidRPr="0045617F" w:rsidRDefault="00B072B2" w:rsidP="00CF60D3">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DBEF504" w14:textId="390DCFB7" w:rsidR="00CF60D3" w:rsidRPr="007E2981" w:rsidRDefault="00CF60D3" w:rsidP="00CF60D3">
+    <w:p w14:paraId="3DBEF504" w14:textId="43760EC6" w:rsidR="00CF60D3" w:rsidRPr="007E2981" w:rsidRDefault="00CF60D3" w:rsidP="00CF60D3">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Les dossiers sont soumis à l’avis de la Commission Recherche</w:t>
       </w:r>
       <w:r w:rsidR="00AC5A4B" w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -509,60 +518,90 @@
       <w:r w:rsidR="004B11D6" w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00445BAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les dates de soumission des dossiers sont indiquées chaque année sur le site du </w:t>
+        <w:t xml:space="preserve">Les dates de soumission des dossiers sont indiquées sur le site du </w:t>
       </w:r>
       <w:r w:rsidR="00564979">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Service Administratif de la Recherche.</w:t>
+        <w:t>Service Administratif de la Recherche</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC45E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00A67F2E" w:rsidRPr="00C56731">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://direction-recherche.parisnanterre.fr/service-administratif-de-la-recherche/financements/financements-destines-aux-chercheurs-et-enseignants-chercheurs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A67F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61CA8047" w14:textId="77777777" w:rsidR="00CF60D3" w:rsidRPr="007E2981" w:rsidRDefault="00CF60D3" w:rsidP="00CF60D3">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30A81E3A" w14:textId="77777777" w:rsidR="00CF60D3" w:rsidRPr="007E2981" w:rsidRDefault="00AC5A4B" w:rsidP="00CF60D3">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -668,51 +707,51 @@
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> doivent parvenir à </w:t>
       </w:r>
       <w:r w:rsidR="00894D20" w:rsidRPr="002B1807">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delphine Suraud</w:t>
       </w:r>
       <w:r w:rsidR="00CF60D3" w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00564979" w:rsidRPr="00931878">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>dsuraud@parisnanterre.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
@@ -1077,87 +1116,127 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Depuis 2025, des financements sont aussi possibles grâce au projet </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5745">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UNISSON</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5745">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. Les manifestations scientifiques peuvent participer à la formation à la recherche, par la recherche, à une réflexion sur la formation scientifique, à la professionnalisation scientifique des masterants et/ou des doctorants ou à la découverte des environnements professionnels dans le domaine de la recherche</w:t>
+        <w:t xml:space="preserve">. Les manifestations scientifiques peuvent participer à la formation à la recherche, par la recherche, à une réflexion sur la formation scientifique, à la professionnalisation scientifique des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>masterants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC5745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et/ou des doctorants ou à la découverte des environnements professionnels dans le domaine de la recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5745">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ces manifestations organisées par des enseig</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nants-chercheurs ou chercheurs </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5745">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>doivent inclure des masterants et/ou des doctorants.</w:t>
+        <w:t xml:space="preserve">doivent inclure des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>masterants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC5745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et/ou des doctorants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="214059F9" w14:textId="3CC86153" w:rsidR="00EC5745" w:rsidRDefault="00EC5745" w:rsidP="00CF60D3">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E4A8C02" w14:textId="77777777" w:rsidR="00EC5745" w:rsidRPr="00EC5745" w:rsidRDefault="00EC5745" w:rsidP="00CF60D3">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -1986,119 +2065,151 @@
       <w:r w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Unité de recherche</w:t>
       </w:r>
       <w:r w:rsidR="00A1344C" w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de rattachement</w:t>
       </w:r>
       <w:r w:rsidR="00A1344C" w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> : ……………………………………………………………………….....</w:t>
+        <w:t> : ……………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A1344C" w:rsidRPr="007E2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…....</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A1344C" w:rsidRPr="007E2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35231ADA" w14:textId="77777777" w:rsidR="00A1344C" w:rsidRPr="007E2981" w:rsidRDefault="00A1344C" w:rsidP="00A1344C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EC9FF6E" w14:textId="0F56352B" w:rsidR="00894635" w:rsidRPr="007C7F2D" w:rsidRDefault="009D2849" w:rsidP="00A1344C">
+    <w:p w14:paraId="1EC9FF6E" w14:textId="4DA4A55E" w:rsidR="00894635" w:rsidRPr="007C7F2D" w:rsidRDefault="009D2849" w:rsidP="00A1344C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039253A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Classement du doss</w:t>
       </w:r>
       <w:r w:rsidR="002C0011" w:rsidRPr="0039253A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ier par l’unité de rattachement (en cas de multiples demandes par UR)</w:t>
       </w:r>
       <w:r w:rsidR="0039253A" w:rsidRPr="0039253A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DC45E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="002C0011" w:rsidRPr="0039253A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0039253A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4658D775" w14:textId="77777777" w:rsidR="00554AE0" w:rsidRPr="007E2981" w:rsidRDefault="00554AE0" w:rsidP="00A1344C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="594E7BB1" w14:textId="77777777" w:rsidR="004D0A50" w:rsidRPr="007E2981" w:rsidRDefault="00894635" w:rsidP="004D0A50">
@@ -2524,57 +2635,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lieu </w:t>
       </w:r>
       <w:r w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002C4466">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Etablissement/Site - </w:t>
+        <w:t>Etablissement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002C4466">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Site - </w:t>
       </w:r>
       <w:r w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ville - Pays) </w:t>
       </w:r>
       <w:r w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2605,145 +2726,225 @@
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C7F2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidRPr="007C7F2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Evènement national      </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C7F2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Evènement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C7F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> national      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C7F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidRPr="007C7F2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Evènement international</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C7F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evènement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C7F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> international</w:t>
       </w:r>
       <w:r w:rsidR="0093019D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA4DED5" w14:textId="54A1C9F6" w:rsidR="00DA410F" w:rsidRDefault="00637CBE" w:rsidP="009D2849">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C7F2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidRPr="007C7F2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Evènement </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C7F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evènement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C7F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>organisé avec un partenaire de l’Alliance EDUC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D9463C" w14:textId="4B68DD3D" w:rsidR="005F7B0F" w:rsidRDefault="005F7B0F" w:rsidP="009D2849">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C7F2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidRPr="007C7F2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Evènement </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C7F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evènement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C7F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0093019D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>éligible à un financement</w:t>
       </w:r>
       <w:r w:rsidR="00982A62">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNISSON </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F8BEA6" w14:textId="0DBDEC97" w:rsidR="009D2849" w:rsidRPr="007C7F2D" w:rsidRDefault="00DF3973" w:rsidP="009D2849">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
@@ -4658,51 +4859,83 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69217FCB" w14:textId="77777777" w:rsidR="00B83AF3" w:rsidRPr="007E2981" w:rsidRDefault="00B83AF3" w:rsidP="00B83AF3">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6120"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Je soussigné-e, Mme/M : …………………………………….., certifie sur l’honneur que les renseignements contenus dans ce dossier sont complets et exacts et sollicite une subvention de la part de </w:t>
+        <w:t xml:space="preserve">Je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>soussigné-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Mme/M : ………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., certifie sur l’honneur que les renseignements contenus dans ce dossier sont complets et exacts et sollicite une subvention de la part de </w:t>
       </w:r>
       <w:r w:rsidR="00CE5228" w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>la Commission Recherche</w:t>
       </w:r>
       <w:r w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour l’organisation de la manifestation scientifique susmentionnée. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453071BA" w14:textId="77777777" w:rsidR="00B83AF3" w:rsidRPr="007E2981" w:rsidRDefault="00B83AF3" w:rsidP="00B83AF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4837,85 +5070,165 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="348CE101" w14:textId="77777777" w:rsidR="00B83AF3" w:rsidRPr="007E2981" w:rsidRDefault="00B83AF3" w:rsidP="00B83AF3">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="10204"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Je soussigné-e, Mme/M : ………………………………………………….., directrice ou directeur de l’unité de recherche : …………….………………………………., déclare avoir été informé-e de la demande de subvention susmentionnée et la soutenir.</w:t>
+        <w:t xml:space="preserve">Je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>soussigné-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Mme/M : ……………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., directrice ou directeur de l’unité de recherche : ………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, déclare avoir été </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>informé-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la demande de subvention susmentionnée et la soutenir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA0A813" w14:textId="77777777" w:rsidR="00B83AF3" w:rsidRPr="007E2981" w:rsidRDefault="00B83AF3" w:rsidP="00B83AF3">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D5CAA07" w14:textId="77777777" w:rsidR="00B83AF3" w:rsidRPr="007E2981" w:rsidRDefault="00B83AF3" w:rsidP="00B83AF3">
+    <w:p w14:paraId="7D5CAA07" w14:textId="0031479A" w:rsidR="00B83AF3" w:rsidRPr="007E2981" w:rsidRDefault="00B83AF3" w:rsidP="00B83AF3">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="10204"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2981">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Montant attribué  par l’unité de recherche : ………………………………………………………………………………</w:t>
+        <w:t>Montant attribué par l’unité de recherche : ………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F3D988" w14:textId="77777777" w:rsidR="00B83AF3" w:rsidRPr="007E2981" w:rsidRDefault="00B83AF3" w:rsidP="00B83AF3">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33ED3483" w14:textId="77777777" w:rsidR="00B83AF3" w:rsidRPr="007E2981" w:rsidRDefault="00B83AF3" w:rsidP="00B83AF3">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10204"/>
           <w:tab w:val="left" w:pos="10260"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
@@ -5078,171 +5391,171 @@
     </w:p>
     <w:p w14:paraId="648EA22C" w14:textId="77777777" w:rsidR="00B83AF3" w:rsidRPr="007E2981" w:rsidRDefault="00B83AF3" w:rsidP="00B83AF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="6120"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B83AF3" w:rsidRPr="007E2981" w:rsidSect="00CE5228">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="851" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CA0AC6A" w14:textId="77777777" w:rsidR="00A95201" w:rsidRDefault="00A95201">
+    <w:p w14:paraId="23E56777" w14:textId="77777777" w:rsidR="0086109D" w:rsidRDefault="0086109D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="654223C1" w14:textId="77777777" w:rsidR="00A95201" w:rsidRDefault="00A95201">
+    <w:p w14:paraId="66F0A660" w14:textId="77777777" w:rsidR="0086109D" w:rsidRDefault="0086109D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Baskerville Old Face">
     <w:panose1 w:val="02020602080505020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F8EE8D4" w14:textId="77777777" w:rsidR="00A95201" w:rsidRDefault="00A95201">
+    <w:p w14:paraId="0086995E" w14:textId="77777777" w:rsidR="0086109D" w:rsidRDefault="0086109D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E91C06B" w14:textId="77777777" w:rsidR="00A95201" w:rsidRDefault="00A95201">
+    <w:p w14:paraId="5F7B1939" w14:textId="77777777" w:rsidR="0086109D" w:rsidRDefault="0086109D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="110D4B7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66568F3C"/>
     <w:lvl w:ilvl="0" w:tplc="04C6587E">
       <w:start w:val="15"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7455"/>
         </w:tabs>
         <w:ind w:left="7455" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7024,115 +7337,117 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7170"/>
         </w:tabs>
         <w:ind w:left="7170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7890"/>
         </w:tabs>
         <w:ind w:left="7890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1332177113">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="737947869">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="561327189">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="987438819">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="904994012">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="877663252">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2062318638">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1552378247">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1950896043">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1188174741">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1283729334">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1903369338">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1536195096">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="161"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00170A76"/>
     <w:rsid w:val="00002F5E"/>
     <w:rsid w:val="000038B5"/>
     <w:rsid w:val="000065A5"/>
     <w:rsid w:val="00021ADC"/>
     <w:rsid w:val="00023486"/>
     <w:rsid w:val="0004059D"/>
     <w:rsid w:val="000568F2"/>
     <w:rsid w:val="00063772"/>
     <w:rsid w:val="00070C5D"/>
     <w:rsid w:val="00072121"/>
     <w:rsid w:val="000741F9"/>
     <w:rsid w:val="00077340"/>
     <w:rsid w:val="00082677"/>
     <w:rsid w:val="00091D9A"/>
     <w:rsid w:val="000B18CF"/>
     <w:rsid w:val="000C350A"/>
     <w:rsid w:val="000E79A4"/>
     <w:rsid w:val="000E7D66"/>
     <w:rsid w:val="000F7785"/>
     <w:rsid w:val="001033C8"/>
     <w:rsid w:val="001044DD"/>
     <w:rsid w:val="00123B74"/>
@@ -7152,80 +7467,82 @@
     <w:rsid w:val="001B1149"/>
     <w:rsid w:val="001C1233"/>
     <w:rsid w:val="001C3530"/>
     <w:rsid w:val="001D4C76"/>
     <w:rsid w:val="001E3503"/>
     <w:rsid w:val="001E7E4E"/>
     <w:rsid w:val="001F030A"/>
     <w:rsid w:val="00211A3A"/>
     <w:rsid w:val="00211DFE"/>
     <w:rsid w:val="00220305"/>
     <w:rsid w:val="00225CF9"/>
     <w:rsid w:val="00227B01"/>
     <w:rsid w:val="002379BA"/>
     <w:rsid w:val="0024564C"/>
     <w:rsid w:val="002750EF"/>
     <w:rsid w:val="00282121"/>
     <w:rsid w:val="00295AF4"/>
     <w:rsid w:val="002A070C"/>
     <w:rsid w:val="002B1807"/>
     <w:rsid w:val="002C0011"/>
     <w:rsid w:val="002C4466"/>
     <w:rsid w:val="002E06F4"/>
     <w:rsid w:val="00343C1E"/>
     <w:rsid w:val="00351F5A"/>
     <w:rsid w:val="003521EF"/>
+    <w:rsid w:val="00366E85"/>
     <w:rsid w:val="003752CA"/>
     <w:rsid w:val="0039253A"/>
     <w:rsid w:val="003B3099"/>
     <w:rsid w:val="003B5575"/>
     <w:rsid w:val="003F3420"/>
     <w:rsid w:val="004034A7"/>
     <w:rsid w:val="00417B27"/>
     <w:rsid w:val="004214E2"/>
     <w:rsid w:val="004257D8"/>
     <w:rsid w:val="004333D5"/>
     <w:rsid w:val="004429D5"/>
     <w:rsid w:val="004434D2"/>
     <w:rsid w:val="00445677"/>
     <w:rsid w:val="00445BAB"/>
     <w:rsid w:val="004543E8"/>
     <w:rsid w:val="0045617F"/>
     <w:rsid w:val="004773A6"/>
     <w:rsid w:val="00477AA4"/>
     <w:rsid w:val="00477DF3"/>
     <w:rsid w:val="00480CE7"/>
     <w:rsid w:val="00484F2A"/>
     <w:rsid w:val="0049364B"/>
     <w:rsid w:val="004A41C8"/>
     <w:rsid w:val="004A45A3"/>
     <w:rsid w:val="004A567B"/>
     <w:rsid w:val="004B11D6"/>
     <w:rsid w:val="004C0262"/>
     <w:rsid w:val="004C44D2"/>
     <w:rsid w:val="004D0A50"/>
     <w:rsid w:val="004E7130"/>
+    <w:rsid w:val="00534730"/>
     <w:rsid w:val="00534BE8"/>
     <w:rsid w:val="0055326F"/>
     <w:rsid w:val="00554AE0"/>
     <w:rsid w:val="0055569E"/>
     <w:rsid w:val="0056272E"/>
     <w:rsid w:val="00564979"/>
     <w:rsid w:val="00565461"/>
     <w:rsid w:val="005659E1"/>
     <w:rsid w:val="00582549"/>
     <w:rsid w:val="00585E0B"/>
     <w:rsid w:val="005A35AF"/>
     <w:rsid w:val="005D01DD"/>
     <w:rsid w:val="005D2F57"/>
     <w:rsid w:val="005D4895"/>
     <w:rsid w:val="005D7514"/>
     <w:rsid w:val="005F7B0F"/>
     <w:rsid w:val="006005F9"/>
     <w:rsid w:val="0060290A"/>
     <w:rsid w:val="006140A2"/>
     <w:rsid w:val="00617AD7"/>
     <w:rsid w:val="00637CBE"/>
     <w:rsid w:val="00657973"/>
     <w:rsid w:val="0066131D"/>
     <w:rsid w:val="0066446B"/>
     <w:rsid w:val="006658A5"/>
@@ -7234,93 +7551,97 @@
     <w:rsid w:val="006C66F6"/>
     <w:rsid w:val="006E2881"/>
     <w:rsid w:val="00704E20"/>
     <w:rsid w:val="00716B95"/>
     <w:rsid w:val="00717DDA"/>
     <w:rsid w:val="00721416"/>
     <w:rsid w:val="007316E9"/>
     <w:rsid w:val="007324D6"/>
     <w:rsid w:val="0073550B"/>
     <w:rsid w:val="00750BB0"/>
     <w:rsid w:val="00772279"/>
     <w:rsid w:val="00772B3E"/>
     <w:rsid w:val="007849ED"/>
     <w:rsid w:val="007A1BF3"/>
     <w:rsid w:val="007A7091"/>
     <w:rsid w:val="007B7B6D"/>
     <w:rsid w:val="007C2B09"/>
     <w:rsid w:val="007C7F2D"/>
     <w:rsid w:val="007D3507"/>
     <w:rsid w:val="007E2981"/>
     <w:rsid w:val="007E3FBE"/>
     <w:rsid w:val="007F0BC6"/>
     <w:rsid w:val="0081275B"/>
     <w:rsid w:val="00842AA5"/>
     <w:rsid w:val="008600A1"/>
+    <w:rsid w:val="0086109D"/>
     <w:rsid w:val="00894635"/>
     <w:rsid w:val="00894D20"/>
     <w:rsid w:val="008A332E"/>
     <w:rsid w:val="008A3E11"/>
     <w:rsid w:val="008B4407"/>
     <w:rsid w:val="008E14A3"/>
     <w:rsid w:val="008E42F4"/>
     <w:rsid w:val="008E4DC2"/>
     <w:rsid w:val="008F014A"/>
     <w:rsid w:val="00907483"/>
     <w:rsid w:val="0091432F"/>
     <w:rsid w:val="00914368"/>
     <w:rsid w:val="00915A50"/>
     <w:rsid w:val="00920D5D"/>
     <w:rsid w:val="0093019D"/>
     <w:rsid w:val="00945B9A"/>
+    <w:rsid w:val="00946939"/>
     <w:rsid w:val="00970CB9"/>
     <w:rsid w:val="00982A62"/>
     <w:rsid w:val="00985416"/>
     <w:rsid w:val="009856EE"/>
     <w:rsid w:val="0099646A"/>
     <w:rsid w:val="009A1488"/>
+    <w:rsid w:val="009A2ACA"/>
     <w:rsid w:val="009B52A9"/>
     <w:rsid w:val="009B6830"/>
     <w:rsid w:val="009C287F"/>
     <w:rsid w:val="009C33D6"/>
     <w:rsid w:val="009D0A63"/>
     <w:rsid w:val="009D2849"/>
     <w:rsid w:val="009D32C9"/>
     <w:rsid w:val="009D61DA"/>
     <w:rsid w:val="009E3F91"/>
     <w:rsid w:val="009E46DC"/>
     <w:rsid w:val="009E7A19"/>
     <w:rsid w:val="00A1344C"/>
     <w:rsid w:val="00A14ACD"/>
     <w:rsid w:val="00A2177B"/>
     <w:rsid w:val="00A27066"/>
     <w:rsid w:val="00A31AD8"/>
     <w:rsid w:val="00A433A6"/>
     <w:rsid w:val="00A54FD6"/>
     <w:rsid w:val="00A55BFB"/>
     <w:rsid w:val="00A63D9A"/>
     <w:rsid w:val="00A64385"/>
+    <w:rsid w:val="00A67F2E"/>
     <w:rsid w:val="00A76A4E"/>
     <w:rsid w:val="00A878FD"/>
     <w:rsid w:val="00A95201"/>
     <w:rsid w:val="00AB06AE"/>
     <w:rsid w:val="00AB6752"/>
     <w:rsid w:val="00AC5A4B"/>
     <w:rsid w:val="00AD44F8"/>
     <w:rsid w:val="00AE4DCE"/>
     <w:rsid w:val="00AF0C81"/>
     <w:rsid w:val="00AF2D99"/>
     <w:rsid w:val="00AF65ED"/>
     <w:rsid w:val="00B072B2"/>
     <w:rsid w:val="00B12E54"/>
     <w:rsid w:val="00B20CFD"/>
     <w:rsid w:val="00B21CDE"/>
     <w:rsid w:val="00B316C1"/>
     <w:rsid w:val="00B35976"/>
     <w:rsid w:val="00B54E7C"/>
     <w:rsid w:val="00B74A6A"/>
     <w:rsid w:val="00B7594F"/>
     <w:rsid w:val="00B825E1"/>
     <w:rsid w:val="00B83AF3"/>
     <w:rsid w:val="00B849CD"/>
     <w:rsid w:val="00B92057"/>
     <w:rsid w:val="00B9775B"/>
@@ -7339,131 +7660,134 @@
     <w:rsid w:val="00C87D5D"/>
     <w:rsid w:val="00C9411B"/>
     <w:rsid w:val="00CB57CA"/>
     <w:rsid w:val="00CC5B99"/>
     <w:rsid w:val="00CC5BD2"/>
     <w:rsid w:val="00CC6EBB"/>
     <w:rsid w:val="00CE5228"/>
     <w:rsid w:val="00CF084C"/>
     <w:rsid w:val="00CF4B0A"/>
     <w:rsid w:val="00CF60D3"/>
     <w:rsid w:val="00D03856"/>
     <w:rsid w:val="00D10D31"/>
     <w:rsid w:val="00D207FA"/>
     <w:rsid w:val="00D3127B"/>
     <w:rsid w:val="00D33114"/>
     <w:rsid w:val="00D3461F"/>
     <w:rsid w:val="00D408C3"/>
     <w:rsid w:val="00D5276C"/>
     <w:rsid w:val="00D73337"/>
     <w:rsid w:val="00D81943"/>
     <w:rsid w:val="00D91662"/>
     <w:rsid w:val="00D939CD"/>
     <w:rsid w:val="00DA410F"/>
     <w:rsid w:val="00DB29F8"/>
     <w:rsid w:val="00DB7E20"/>
+    <w:rsid w:val="00DC45E5"/>
     <w:rsid w:val="00DD003B"/>
     <w:rsid w:val="00DD12B3"/>
     <w:rsid w:val="00DD60C9"/>
     <w:rsid w:val="00DE032B"/>
     <w:rsid w:val="00DE44A8"/>
     <w:rsid w:val="00DF36AE"/>
     <w:rsid w:val="00DF3973"/>
     <w:rsid w:val="00E04611"/>
     <w:rsid w:val="00E23679"/>
     <w:rsid w:val="00E301B1"/>
     <w:rsid w:val="00E5617F"/>
     <w:rsid w:val="00E62B91"/>
     <w:rsid w:val="00E70F8E"/>
     <w:rsid w:val="00E94B39"/>
     <w:rsid w:val="00E96678"/>
     <w:rsid w:val="00EA0C56"/>
     <w:rsid w:val="00EA766D"/>
     <w:rsid w:val="00EB491A"/>
+    <w:rsid w:val="00EC27D6"/>
     <w:rsid w:val="00EC5745"/>
     <w:rsid w:val="00EE1A86"/>
     <w:rsid w:val="00EE2024"/>
     <w:rsid w:val="00EE54BF"/>
     <w:rsid w:val="00EF796A"/>
     <w:rsid w:val="00F17511"/>
     <w:rsid w:val="00F3163E"/>
     <w:rsid w:val="00F32B43"/>
     <w:rsid w:val="00F34332"/>
     <w:rsid w:val="00F362AF"/>
     <w:rsid w:val="00F43DEE"/>
     <w:rsid w:val="00F5443E"/>
     <w:rsid w:val="00F65576"/>
     <w:rsid w:val="00F843FF"/>
     <w:rsid w:val="00FB0403"/>
+    <w:rsid w:val="00FB4F12"/>
     <w:rsid w:val="00FB5520"/>
     <w:rsid w:val="00FB5B20"/>
     <w:rsid w:val="00FD31E1"/>
     <w:rsid w:val="00FF3032"/>
     <w:rsid w:val="00FF5CF0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1D8F6E38"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{94EB274D-E470-4879-8397-8E58D43F0784}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7791,50 +8115,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="100"/>
     </w:rPr>
@@ -7990,76 +8319,88 @@
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Corpsdetexte2Car">
     <w:name w:val="Corps de texte 2 Car"/>
     <w:link w:val="Corpsdetexte2"/>
     <w:rsid w:val="00FF3032"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00564979"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A67F2E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1398700531">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsuraud@parisnanterre.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direction-recherche.parisnanterre.fr/service-des-etudes-doctorales" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsuraud@parisnanterre.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direction-recherche.parisnanterre.fr/service-administratif-de-la-recherche/financements/financements-destines-aux-chercheurs-et-enseignants-chercheurs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direction-recherche.parisnanterre.fr/service-des-etudes-doctorales" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8288,87 +8629,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B437212-143E-4D46-B1FE-A2BCB914F0A0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AABF6DB-8C9E-49AE-A0E9-41FC16CF5D79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>737</Words>
-  <Characters>5515</Characters>
+  <Words>1010</Words>
+  <Characters>5561</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Université Paris Ouest Nanterre La Défense</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6240</CharactersWithSpaces>
+  <CharactersWithSpaces>6558</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6488143</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:dsuraud@parisnanterre.fr</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>